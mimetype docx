--- v0 (2025-10-19)
+++ v1 (2026-04-20)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00946498" w:rsidRPr="00FB20C4" w:rsidRDefault="00946498" w:rsidP="00E20530">
       <w:pPr>
         <w:ind w:left="6608" w:firstLine="4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB20C4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Главному бухгалтеру</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00946498" w:rsidRPr="00072F4C" w:rsidRDefault="00A65AC1" w:rsidP="00E20530">
       <w:pPr>
         <w:ind w:left="6608" w:firstLine="4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -56,102 +56,117 @@
         </w:rPr>
         <w:t>ООО</w:t>
       </w:r>
       <w:r w:rsidR="00C62969" w:rsidRPr="00C62969">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>СФН</w:t>
       </w:r>
       <w:r w:rsidR="00C62969" w:rsidRPr="00C62969">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008813F2" w:rsidRPr="008813F2" w:rsidRDefault="008813F2" w:rsidP="00E20530">
+    <w:p w:rsidR="00590B7C" w:rsidRDefault="00590B7C" w:rsidP="00E20530">
       <w:pPr>
         <w:ind w:left="6608" w:firstLine="4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008813F2">
-[...11 lines deleted...]
-        <w:t>ФИО</w:t>
+      <w:r w:rsidRPr="00590B7C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Самсоновой С. В.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008813F2" w:rsidRPr="008813F2" w:rsidRDefault="008813F2" w:rsidP="00E20530">
       <w:pPr>
         <w:ind w:left="6608" w:firstLine="4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008813F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">От </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1CBC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ФИО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008813F2" w:rsidRPr="008813F2" w:rsidRDefault="008813F2" w:rsidP="00E20530">
+      <w:pPr>
+        <w:ind w:left="6608" w:firstLine="4"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008813F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Паспорт гражданина РФ: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB1CBC" w:rsidRDefault="008813F2" w:rsidP="00E20530">
       <w:pPr>
         <w:ind w:left="6608" w:firstLine="4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008813F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Выдан</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F535CE" w:rsidRPr="008A6586" w:rsidRDefault="00405DD7" w:rsidP="00E20530">
       <w:pPr>
         <w:ind w:left="6608" w:firstLine="4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62969">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:r>
@@ -994,50 +1009,52 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009214B7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F535CE" w:rsidRPr="009214B7" w:rsidRDefault="00F535CE" w:rsidP="00F535CE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F535CE" w:rsidRPr="009214B7" w:rsidRDefault="00F535CE" w:rsidP="00F535CE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00F535CE" w:rsidRPr="009214B7" w:rsidRDefault="00F535CE" w:rsidP="00BC447D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009214B7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________     </w:t>
       </w:r>
       <w:r w:rsidRPr="009214B7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F535CE" w:rsidRPr="009214B7" w:rsidRDefault="00F535CE" w:rsidP="00BC447D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1100,100 +1117,100 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00760770" w:rsidRPr="009214B7" w:rsidRDefault="00760770">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00760770" w:rsidRPr="009214B7" w:rsidSect="00BC447D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="851" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CDF21CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F56F232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -1304,83 +1321,85 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F535CE"/>
     <w:rsid w:val="000070EB"/>
     <w:rsid w:val="00010FA4"/>
     <w:rsid w:val="00022241"/>
     <w:rsid w:val="00064A1E"/>
     <w:rsid w:val="000924C0"/>
     <w:rsid w:val="000D1AA7"/>
     <w:rsid w:val="00142C4B"/>
     <w:rsid w:val="00164625"/>
     <w:rsid w:val="001800FC"/>
     <w:rsid w:val="001C1312"/>
     <w:rsid w:val="00233F35"/>
     <w:rsid w:val="00246476"/>
     <w:rsid w:val="00265740"/>
     <w:rsid w:val="002E7F24"/>
     <w:rsid w:val="003F4F84"/>
     <w:rsid w:val="00405DD7"/>
     <w:rsid w:val="00422265"/>
     <w:rsid w:val="0044024E"/>
     <w:rsid w:val="004B42D6"/>
+    <w:rsid w:val="00590B7C"/>
     <w:rsid w:val="005B306F"/>
     <w:rsid w:val="00600D3B"/>
     <w:rsid w:val="00625FD9"/>
     <w:rsid w:val="00671B6C"/>
     <w:rsid w:val="006C1D59"/>
     <w:rsid w:val="00727E1F"/>
     <w:rsid w:val="00760770"/>
     <w:rsid w:val="00761576"/>
     <w:rsid w:val="007F64EB"/>
     <w:rsid w:val="008171B1"/>
     <w:rsid w:val="008813F2"/>
     <w:rsid w:val="008A6586"/>
     <w:rsid w:val="00905CEE"/>
     <w:rsid w:val="009178E3"/>
     <w:rsid w:val="009214B7"/>
     <w:rsid w:val="009303CD"/>
     <w:rsid w:val="00946498"/>
     <w:rsid w:val="009704EE"/>
     <w:rsid w:val="009D2EC3"/>
     <w:rsid w:val="00A01369"/>
     <w:rsid w:val="00A65AC1"/>
     <w:rsid w:val="00AB1CBC"/>
     <w:rsid w:val="00B14CB1"/>
     <w:rsid w:val="00B47D9B"/>
     <w:rsid w:val="00B50842"/>
@@ -1403,70 +1422,70 @@
     <w:rsid w:val="00F535CE"/>
     <w:rsid w:val="00F5682B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="611962EC"/>
+  <w14:docId w14:val="77DC565D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1524637D-C8D1-4469-9590-7F9BA8B8E2E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1528,98 +1547,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1794,50 +1810,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F535CE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F535CE"/>
     <w:pPr>
@@ -2114,53 +2134,66 @@
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C62969"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="728722829">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1137339859">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -2408,88 +2441,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3A0BAB7-50BE-4E26-8BD5-E35E4A2E8B44}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6AD4CB5-1698-4237-A72B-65269E25C3DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>108</Words>
-  <Characters>616</Characters>
+  <Words>110</Words>
+  <Characters>631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>В ВТБ 24 (ЗАО)</vt:lpstr>
       <vt:lpstr>В ВТБ 24 (ЗАО)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sberbank AM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>723</CharactersWithSpaces>
+  <CharactersWithSpaces>740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>В ВТБ 24 (ЗАО)</dc:title>
   <dc:subject/>
   <dc:creator>ponomarevgn</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>